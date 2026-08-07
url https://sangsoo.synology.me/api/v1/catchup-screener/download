--- v0 (2026-06-10)
+++ v1 (2026-08-07)
@@ -1,67 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="① Catch-up" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="② Momentum" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="③ Value" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="④ Overvalued" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="2단계 스파이크" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="섹터별 Gap" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="활성 테마" sheetId="7" state="visible" r:id="rId7"/>
-    <sheet name="분면별 수익률" sheetId="8" state="visible" r:id="rId8"/>
-    <sheet name="섹터별 10d 수익률" sheetId="9" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -146,51 +142,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -456,52 +452,52 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="7" customWidth="1" min="9" max="9"/>
     <col width="8" customWidth="1" min="10" max="10"/>
-    <col width="9" customWidth="1" min="11" max="11"/>
-    <col width="9" customWidth="1" min="12" max="12"/>
+    <col width="8" customWidth="1" min="11" max="11"/>
+    <col width="8" customWidth="1" min="12" max="12"/>
     <col width="7" customWidth="1" min="13" max="13"/>
     <col width="4" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>종목명</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>EPS★</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>시총(억)</t>
         </is>
@@ -557,1708 +553,1708 @@
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>섹터</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>196170</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>알테오젠</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>174959</v>
+        <v>163438</v>
       </c>
       <c r="E2" t="n">
-        <v>1880</v>
+        <v>1462</v>
       </c>
       <c r="F2" t="n">
         <v>-66.91</v>
       </c>
       <c r="G2" t="n">
         <v>2633.29</v>
       </c>
       <c r="H2" t="n">
         <v>4035.6</v>
       </c>
       <c r="I2" t="n">
-        <v>-26.7</v>
+        <v>-31.5</v>
       </c>
       <c r="J2" t="n">
-        <v>4062</v>
+        <v>4067</v>
       </c>
       <c r="K2" t="n">
-        <v>326500</v>
+        <v>305000</v>
       </c>
       <c r="L2" t="n">
         <v>0</v>
       </c>
       <c r="M2" t="n">
         <v>0</v>
       </c>
       <c r="N2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>바이오/신약플랫폼</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>009540</t>
+          <t>178920</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>한국조선해양</t>
+          <t>PI첨단소재</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>256553</v>
+        <v>5632</v>
       </c>
       <c r="E3" t="n">
-        <v>1592</v>
+        <v>13</v>
       </c>
       <c r="F3" t="n">
-        <v>2047.81</v>
+        <v>-61.16</v>
       </c>
       <c r="G3" t="n">
-        <v>41377.22</v>
+        <v>1034.69</v>
       </c>
       <c r="H3" t="n">
-        <v>1920.6</v>
+        <v>1791.8</v>
       </c>
       <c r="I3" t="n">
-        <v>53.9</v>
+        <v>-41.9</v>
       </c>
       <c r="J3" t="n">
-        <v>1867</v>
+        <v>1834</v>
       </c>
       <c r="K3" t="n">
-        <v>362500</v>
+        <v>19180</v>
       </c>
       <c r="L3" t="n">
-        <v>400350</v>
+        <v>0</v>
       </c>
       <c r="M3" t="n">
-        <v>10.4</v>
+        <v>0</v>
       </c>
       <c r="N3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>조선/선박IT/솔루션</t>
+          <t>휴대폰/케이스/방열</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>178920</t>
+          <t>002380</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>PI첨단소재</t>
+          <t>KCC</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>6284</v>
+        <v>37981</v>
       </c>
       <c r="E4" t="n">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="F4" t="n">
-        <v>-61.16</v>
+        <v>10409.42</v>
       </c>
       <c r="G4" t="n">
-        <v>1034.69</v>
+        <v>173127.89</v>
       </c>
       <c r="H4" t="n">
-        <v>1791.8</v>
+        <v>1563.2</v>
       </c>
       <c r="I4" t="n">
-        <v>-35.2</v>
+        <v>31</v>
       </c>
       <c r="J4" t="n">
-        <v>1827</v>
+        <v>1532</v>
       </c>
       <c r="K4" t="n">
-        <v>21400</v>
+        <v>442000</v>
       </c>
       <c r="L4" t="n">
-        <v>0</v>
+        <v>573750</v>
       </c>
       <c r="M4" t="n">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="N4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>휴대폰/케이스/방열</t>
+          <t>건설/건자재</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>002380</t>
+          <t>356680</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>KCC</t>
+          <t>엑스게이트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>42793</v>
+        <v>3165</v>
       </c>
       <c r="E5" t="n">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F5" t="n">
-        <v>10409.42</v>
+        <v>10.34</v>
       </c>
       <c r="G5" t="n">
-        <v>173127.89</v>
+        <v>135.72</v>
       </c>
       <c r="H5" t="n">
-        <v>1563.2</v>
+        <v>1212.6</v>
       </c>
       <c r="I5" t="n">
-        <v>47.6</v>
+        <v>5.8</v>
       </c>
       <c r="J5" t="n">
-        <v>1516</v>
+        <v>1207</v>
       </c>
       <c r="K5" t="n">
-        <v>498000</v>
+        <v>11090</v>
       </c>
       <c r="L5" t="n">
-        <v>573750</v>
+        <v>17816</v>
       </c>
       <c r="M5" t="n">
-        <v>15.2</v>
+        <v>60.6</v>
       </c>
       <c r="N5" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>건설/건자재</t>
+          <t>AI보안/데이터/양자암호/보안</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>356680</t>
+          <t>171090</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>엑스게이트</t>
+          <t>선익시스템</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>4929</v>
+        <v>6846</v>
       </c>
       <c r="E6" t="n">
-        <v>209</v>
+        <v>41</v>
       </c>
       <c r="F6" t="n">
-        <v>10.34</v>
+        <v>-917.05</v>
       </c>
       <c r="G6" t="n">
-        <v>135.72</v>
+        <v>9589.18</v>
       </c>
       <c r="H6" t="n">
-        <v>1212.6</v>
+        <v>1145.7</v>
       </c>
       <c r="I6" t="n">
-        <v>64.8</v>
+        <v>-2.5</v>
       </c>
       <c r="J6" t="n">
         <v>1148</v>
       </c>
       <c r="K6" t="n">
-        <v>17270</v>
+        <v>67600</v>
       </c>
       <c r="L6" t="n">
-        <v>17816</v>
+        <v>0</v>
       </c>
       <c r="M6" t="n">
-        <v>3.2</v>
+        <v>0</v>
       </c>
       <c r="N6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>AI보안/데이터/양자암호/보안</t>
+          <t>디스플레이/장비</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>171090</t>
+          <t>003670</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>선익시스템</t>
+          <t>포스코퓨처엠</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>7607</v>
+        <v>138578</v>
       </c>
       <c r="E7" t="n">
-        <v>81</v>
+        <v>856</v>
       </c>
       <c r="F7" t="n">
-        <v>-917.05</v>
+        <v>49.86</v>
       </c>
       <c r="G7" t="n">
-        <v>9589.18</v>
+        <v>410.61</v>
       </c>
       <c r="H7" t="n">
-        <v>1145.7</v>
+        <v>723.5</v>
       </c>
       <c r="I7" t="n">
-        <v>8.699999999999999</v>
+        <v>-54.3</v>
       </c>
       <c r="J7" t="n">
-        <v>1137</v>
+        <v>778</v>
       </c>
       <c r="K7" t="n">
-        <v>75300</v>
+        <v>155800</v>
       </c>
       <c r="L7" t="n">
-        <v>0</v>
+        <v>580038</v>
       </c>
       <c r="M7" t="n">
-        <v>0</v>
+        <v>272.3</v>
       </c>
       <c r="N7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>디스플레이/장비</t>
+          <t>배터리/양극재</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>003670</t>
+          <t>388050</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>포스코퓨처엠</t>
+          <t>지투파워</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>171666</v>
+        <v>1422</v>
       </c>
       <c r="E8" t="n">
-        <v>1045</v>
+        <v>13</v>
       </c>
       <c r="F8" t="n">
-        <v>49.86</v>
+        <v>35.86</v>
       </c>
       <c r="G8" t="n">
-        <v>410.61</v>
+        <v>296.87</v>
       </c>
       <c r="H8" t="n">
-        <v>723.5</v>
+        <v>727.9</v>
       </c>
       <c r="I8" t="n">
-        <v>-43.4</v>
+        <v>-28.6</v>
       </c>
       <c r="J8" t="n">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="K8" t="n">
-        <v>193000</v>
+        <v>7600</v>
       </c>
       <c r="L8" t="n">
-        <v>580038</v>
+        <v>18088</v>
       </c>
       <c r="M8" t="n">
-        <v>200.5</v>
+        <v>138</v>
       </c>
       <c r="N8" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>배터리/양극재</t>
+          <t>에너지/스마트그리드/ESS</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>388050</t>
+          <t>036830</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>지투파워</t>
+          <t>솔브레인홀딩스</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>1639</v>
+        <v>7248</v>
       </c>
       <c r="E9" t="n">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="F9" t="n">
-        <v>35.86</v>
+        <v>4068.82</v>
       </c>
       <c r="G9" t="n">
-        <v>296.87</v>
+        <v>24168.87</v>
       </c>
       <c r="H9" t="n">
-        <v>727.9</v>
+        <v>494</v>
       </c>
       <c r="I9" t="n">
-        <v>-17.7</v>
+        <v>-60.5</v>
       </c>
       <c r="J9" t="n">
-        <v>746</v>
+        <v>555</v>
       </c>
       <c r="K9" t="n">
-        <v>8760</v>
+        <v>35350</v>
       </c>
       <c r="L9" t="n">
-        <v>18088</v>
+        <v>152150</v>
       </c>
       <c r="M9" t="n">
-        <v>106.5</v>
+        <v>330.4</v>
       </c>
       <c r="N9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>에너지/스마트그리드/ESS</t>
+          <t>배터리/음극재/전해액</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>204620</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>글로벌텍스프리</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>3381</v>
+        <v>3697</v>
       </c>
       <c r="E10" t="n">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="F10" t="n">
         <v>-113.74</v>
       </c>
       <c r="G10" t="n">
         <v>494.03</v>
       </c>
       <c r="H10" t="n">
         <v>534.4</v>
       </c>
       <c r="I10" t="n">
-        <v>-19.5</v>
+        <v>-11.9</v>
       </c>
       <c r="J10" t="n">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="K10" t="n">
-        <v>4810</v>
+        <v>5260</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
       <c r="M10" t="n">
         <v>0</v>
       </c>
       <c r="N10" t="n">
         <v>1</v>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>중국관광/면세/백화점</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>036830</t>
+          <t>377300</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>솔브레인홀딩스</t>
+          <t>카카오페이</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>8827</v>
+        <v>56813</v>
       </c>
       <c r="E11" t="n">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="F11" t="n">
-        <v>4068.82</v>
+        <v>-169.4</v>
       </c>
       <c r="G11" t="n">
-        <v>24168.87</v>
+        <v>411.84</v>
       </c>
       <c r="H11" t="n">
-        <v>494</v>
+        <v>343.1</v>
       </c>
       <c r="I11" t="n">
-        <v>-51.9</v>
+        <v>-27.6</v>
       </c>
       <c r="J11" t="n">
-        <v>546</v>
+        <v>371</v>
       </c>
       <c r="K11" t="n">
-        <v>43050</v>
+        <v>42000</v>
       </c>
       <c r="L11" t="n">
-        <v>152150</v>
+        <v>0</v>
       </c>
       <c r="M11" t="n">
-        <v>253.4</v>
+        <v>0</v>
       </c>
       <c r="N11" t="n">
         <v>1</v>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>배터리/음극재/전해액</t>
+          <t>금융/인터넷/핀테크</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>377300</t>
+          <t>041510</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>카카오페이</t>
+          <t>에스엠</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>59716</v>
+        <v>17308</v>
       </c>
       <c r="E12" t="n">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="F12" t="n">
-        <v>-169.4</v>
+        <v>3611.45</v>
       </c>
       <c r="G12" t="n">
-        <v>411.84</v>
+        <v>15696.39</v>
       </c>
       <c r="H12" t="n">
-        <v>343.1</v>
+        <v>334.6</v>
       </c>
       <c r="I12" t="n">
-        <v>-23.9</v>
+        <v>-21.1</v>
       </c>
       <c r="J12" t="n">
-        <v>367</v>
+        <v>356</v>
       </c>
       <c r="K12" t="n">
-        <v>44150</v>
+        <v>75600</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>162860</v>
       </c>
       <c r="M12" t="n">
-        <v>0</v>
+        <v>115.4</v>
       </c>
       <c r="N12" t="n">
         <v>1</v>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>금융/인터넷/핀테크</t>
+          <t>K엔터/4대기획사</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>041510</t>
+          <t>006650</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>에스엠</t>
+          <t>대한유화</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>16782</v>
+        <v>6091</v>
       </c>
       <c r="E13" t="n">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="F13" t="n">
-        <v>3611.45</v>
+        <v>-4467.85</v>
       </c>
       <c r="G13" t="n">
-        <v>15696.39</v>
+        <v>8599.379999999999</v>
       </c>
       <c r="H13" t="n">
-        <v>334.6</v>
+        <v>292.5</v>
       </c>
       <c r="I13" t="n">
-        <v>-23.5</v>
+        <v>-40.7</v>
       </c>
       <c r="J13" t="n">
-        <v>358</v>
+        <v>333</v>
       </c>
       <c r="K13" t="n">
-        <v>73300</v>
+        <v>93700</v>
       </c>
       <c r="L13" t="n">
-        <v>162860</v>
+        <v>0</v>
       </c>
       <c r="M13" t="n">
-        <v>122.2</v>
+        <v>0</v>
       </c>
       <c r="N13" t="n">
         <v>0</v>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>K엔터/4대기획사</t>
+          <t>화학/기초화학</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>006650</t>
+          <t>102710</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>대한유화</t>
+          <t>이엔에프테크놀로지</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>7709</v>
+        <v>6501</v>
       </c>
       <c r="E14" t="n">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F14" t="n">
-        <v>-4467.85</v>
+        <v>-1626.91</v>
       </c>
       <c r="G14" t="n">
-        <v>8599.379999999999</v>
+        <v>3520.9</v>
       </c>
       <c r="H14" t="n">
-        <v>292.5</v>
+        <v>316.4</v>
       </c>
       <c r="I14" t="n">
-        <v>-25</v>
+        <v>37.5</v>
       </c>
       <c r="J14" t="n">
-        <v>317</v>
+        <v>279</v>
       </c>
       <c r="K14" t="n">
-        <v>118600</v>
+        <v>45500</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
       <c r="M14" t="n">
         <v>0</v>
       </c>
       <c r="N14" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>화학/기초화학</t>
+          <t>화학/반도체/전자재료</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>102710</t>
+          <t>139480</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>이엔에프테크놀로지</t>
+          <t>이마트</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>6065</v>
+        <v>22518</v>
       </c>
       <c r="E15" t="n">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="F15" t="n">
-        <v>-1626.91</v>
+        <v>-6793.28</v>
       </c>
       <c r="G15" t="n">
-        <v>3520.9</v>
+        <v>8926.68</v>
       </c>
       <c r="H15" t="n">
-        <v>316.4</v>
+        <v>231.4</v>
       </c>
       <c r="I15" t="n">
-        <v>28.2</v>
+        <v>-6.6</v>
       </c>
       <c r="J15" t="n">
-        <v>288</v>
+        <v>238</v>
       </c>
       <c r="K15" t="n">
-        <v>42450</v>
+        <v>81600</v>
       </c>
       <c r="L15" t="n">
         <v>0</v>
       </c>
       <c r="M15" t="n">
         <v>0</v>
       </c>
       <c r="N15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>화학/반도체/전자재료</t>
+          <t>소비재/식음료/유통</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>192820</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>코스맥스</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>18817</v>
+        <v>23323</v>
       </c>
       <c r="E16" t="n">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="F16" t="n">
         <v>3330.54</v>
       </c>
       <c r="G16" t="n">
         <v>11549.05</v>
       </c>
       <c r="H16" t="n">
         <v>246.8</v>
       </c>
       <c r="I16" t="n">
-        <v>-10.3</v>
+        <v>11.1</v>
       </c>
       <c r="J16" t="n">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="K16" t="n">
-        <v>165800</v>
+        <v>205500</v>
       </c>
       <c r="L16" t="n">
         <v>314330</v>
       </c>
       <c r="M16" t="n">
-        <v>89.59999999999999</v>
+        <v>53</v>
       </c>
       <c r="N16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>화학/화장품OEM/소재</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>139480</t>
+          <t>089030</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>이마트</t>
+          <t>테크윙</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>24091</v>
+        <v>16155</v>
       </c>
       <c r="E17" t="n">
-        <v>143</v>
+        <v>232</v>
       </c>
       <c r="F17" t="n">
-        <v>-6793.28</v>
+        <v>-299.48</v>
       </c>
       <c r="G17" t="n">
-        <v>8926.68</v>
+        <v>242.78</v>
       </c>
       <c r="H17" t="n">
-        <v>231.4</v>
+        <v>181.1</v>
       </c>
       <c r="I17" t="n">
-        <v>-0.1</v>
+        <v>-36.5</v>
       </c>
       <c r="J17" t="n">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="K17" t="n">
-        <v>87300</v>
+        <v>43600</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
       <c r="M17" t="n">
         <v>0</v>
       </c>
       <c r="N17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>소비재/식음료/유통</t>
+          <t>반도체/후공정/검사</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>009240</t>
+          <t>251270</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>한샘</t>
+          <t>넷마블</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>7037</v>
+        <v>33511</v>
       </c>
       <c r="E18" t="n">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="F18" t="n">
-        <v>-2641.08</v>
+        <v>-3707.71</v>
       </c>
       <c r="G18" t="n">
-        <v>1967.37</v>
+        <v>2816.23</v>
       </c>
       <c r="H18" t="n">
-        <v>174.5</v>
+        <v>176</v>
       </c>
       <c r="I18" t="n">
-        <v>-54.1</v>
+        <v>-41.1</v>
       </c>
       <c r="J18" t="n">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="K18" t="n">
-        <v>29900</v>
+        <v>40900</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
       <c r="M18" t="n">
         <v>0</v>
       </c>
       <c r="N18" t="n">
         <v>0</v>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>건설/건자재</t>
+          <t>K엔터/게임</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>251270</t>
+          <t>009240</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>넷마블</t>
+          <t>한샘</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>33265</v>
+        <v>9614</v>
       </c>
       <c r="E19" t="n">
-        <v>203</v>
+        <v>10</v>
       </c>
       <c r="F19" t="n">
-        <v>-3707.71</v>
+        <v>-2641.08</v>
       </c>
       <c r="G19" t="n">
-        <v>2816.23</v>
+        <v>1967.37</v>
       </c>
       <c r="H19" t="n">
-        <v>176</v>
+        <v>174.5</v>
       </c>
       <c r="I19" t="n">
-        <v>-41.5</v>
+        <v>-37.3</v>
       </c>
       <c r="J19" t="n">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="K19" t="n">
-        <v>40600</v>
+        <v>40850</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
       <c r="M19" t="n">
         <v>0</v>
       </c>
       <c r="N19" t="n">
         <v>0</v>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>K엔터/게임</t>
+          <t>건설/건자재</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>060280</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>큐렉소</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>4308</v>
+        <v>3623</v>
       </c>
       <c r="E20" t="n">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="F20" t="n">
         <v>-118.18</v>
       </c>
       <c r="G20" t="n">
         <v>67.44</v>
       </c>
       <c r="H20" t="n">
         <v>157.1</v>
       </c>
       <c r="I20" t="n">
-        <v>-45.5</v>
+        <v>-54.1</v>
       </c>
       <c r="J20" t="n">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="K20" t="n">
-        <v>10440</v>
+        <v>8780</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
       <c r="M20" t="n">
         <v>0</v>
       </c>
       <c r="N20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>로봇/의료/서비스</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>089030</t>
+          <t>007660</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>테크윙</t>
+          <t>이수페타시스</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>22121</v>
+        <v>60416</v>
       </c>
       <c r="E21" t="n">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="F21" t="n">
-        <v>-299.48</v>
+        <v>650.1</v>
       </c>
       <c r="G21" t="n">
-        <v>242.78</v>
+        <v>2265.52</v>
       </c>
       <c r="H21" t="n">
-        <v>181.1</v>
+        <v>248.5</v>
       </c>
       <c r="I21" t="n">
-        <v>-13.1</v>
+        <v>46.9</v>
       </c>
       <c r="J21" t="n">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="K21" t="n">
-        <v>59700</v>
+        <v>82300</v>
       </c>
       <c r="L21" t="n">
-        <v>0</v>
+        <v>95228</v>
       </c>
       <c r="M21" t="n">
-        <v>0</v>
+        <v>15.7</v>
       </c>
       <c r="N21" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>반도체/후공정/검사</t>
+          <t>AI데이터센터/서버/PCB</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>094360</t>
+          <t>348370</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>칩스앤미디어</t>
-[...6 lines deleted...]
-      </c>
+          <t>엔켐</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="n">
-        <v>2911</v>
+        <v>5445</v>
       </c>
       <c r="E22" t="n">
-        <v>23</v>
+        <v>124</v>
       </c>
       <c r="F22" t="n">
-        <v>-1281.92</v>
+        <v>-2286.2</v>
       </c>
       <c r="G22" t="n">
-        <v>280.34</v>
+        <v>-533.98</v>
       </c>
       <c r="H22" t="n">
-        <v>121.9</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="I22" t="n">
-        <v>-60.1</v>
+        <v>-93.09999999999999</v>
       </c>
       <c r="J22" t="n">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="K22" t="n">
-        <v>13630</v>
+        <v>24850</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
       <c r="M22" t="n">
         <v>0</v>
       </c>
       <c r="N22" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>반도체/팹리스/차세대</t>
+          <t>배터리/음극재/전해액</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>108380</t>
+          <t>035760</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>대양전기공업</t>
+          <t>CJ ENM</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>1758</v>
+        <v>7774</v>
       </c>
       <c r="E23" t="n">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F23" t="n">
-        <v>875.79</v>
+        <v>-18093.49</v>
       </c>
       <c r="G23" t="n">
-        <v>2623.51</v>
+        <v>775.86</v>
       </c>
       <c r="H23" t="n">
-        <v>199.6</v>
+        <v>104.3</v>
       </c>
       <c r="I23" t="n">
-        <v>19.3</v>
+        <v>-61.1</v>
       </c>
       <c r="J23" t="n">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="K23" t="n">
-        <v>18370</v>
+        <v>35450</v>
       </c>
       <c r="L23" t="n">
-        <v>26180</v>
+        <v>0</v>
       </c>
       <c r="M23" t="n">
-        <v>42.5</v>
+        <v>0</v>
       </c>
       <c r="N23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>조선/선박IT/솔루션</t>
+          <t>K엔터/미디어/OTT</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>348370</t>
+          <t>035720</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>엔켐</t>
-[...2 lines deleted...]
-      <c r="C24" t="inlineStr"/>
+          <t>카카오</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>★</t>
+        </is>
+      </c>
       <c r="D24" t="n">
-        <v>6913</v>
+        <v>176749</v>
       </c>
       <c r="E24" t="n">
-        <v>150</v>
+        <v>877</v>
       </c>
       <c r="F24" t="n">
-        <v>-2286.2</v>
+        <v>-4103</v>
       </c>
       <c r="G24" t="n">
-        <v>-533.98</v>
+        <v>1169.83</v>
       </c>
       <c r="H24" t="n">
-        <v>76.59999999999999</v>
+        <v>128.5</v>
       </c>
       <c r="I24" t="n">
-        <v>-91.2</v>
+        <v>-34.4</v>
       </c>
       <c r="J24" t="n">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="K24" t="n">
-        <v>31550</v>
+        <v>39900</v>
       </c>
       <c r="L24" t="n">
         <v>0</v>
       </c>
       <c r="M24" t="n">
         <v>0</v>
       </c>
       <c r="N24" t="n">
         <v>0</v>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>배터리/음극재/전해액</t>
+          <t>AI응용/AI플랫폼</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>035760</t>
+          <t>000670</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>CJ ENM</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>7916</v>
+        <v>6950</v>
       </c>
       <c r="E25" t="n">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="F25" t="n">
-        <v>-18093.49</v>
+        <v>-4611.64</v>
       </c>
       <c r="G25" t="n">
-        <v>775.86</v>
+        <v>1707.99</v>
       </c>
       <c r="H25" t="n">
-        <v>104.3</v>
+        <v>137</v>
       </c>
       <c r="I25" t="n">
-        <v>-60.4</v>
+        <v>-22.1</v>
       </c>
       <c r="J25" t="n">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K25" t="n">
-        <v>36100</v>
+        <v>37750</v>
       </c>
       <c r="L25" t="n">
         <v>0</v>
       </c>
       <c r="M25" t="n">
         <v>0</v>
       </c>
       <c r="N25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>K엔터/미디어/OTT</t>
+          <t>철강/금속/비철금속/동</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>035720</t>
+          <t>010820</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>카카오</t>
+          <t>퍼스텍</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>174497</v>
+        <v>2941</v>
       </c>
       <c r="E26" t="n">
-        <v>1440</v>
+        <v>28</v>
       </c>
       <c r="F26" t="n">
-        <v>-4103</v>
+        <v>94.73</v>
       </c>
       <c r="G26" t="n">
-        <v>1169.83</v>
+        <v>301.96</v>
       </c>
       <c r="H26" t="n">
-        <v>128.5</v>
+        <v>218.8</v>
       </c>
       <c r="I26" t="n">
-        <v>-35</v>
+        <v>60.2</v>
       </c>
       <c r="J26" t="n">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="K26" t="n">
-        <v>39500</v>
+        <v>6030</v>
       </c>
       <c r="L26" t="n">
-        <v>0</v>
+        <v>6400</v>
       </c>
       <c r="M26" t="n">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="N26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>AI응용/AI플랫폼</t>
+          <t>방산/정밀부품/탄약</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>003230</t>
+          <t>200710</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>삼양식품</t>
+          <t>에이디테크놀로지</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>83616</v>
+        <v>4018</v>
       </c>
       <c r="E27" t="n">
-        <v>678</v>
+        <v>57</v>
       </c>
       <c r="F27" t="n">
-        <v>16804.83</v>
+        <v>-1193.97</v>
       </c>
       <c r="G27" t="n">
-        <v>51596.07</v>
+        <v>268.36</v>
       </c>
       <c r="H27" t="n">
-        <v>207</v>
+        <v>122.5</v>
       </c>
       <c r="I27" t="n">
-        <v>45.1</v>
+        <v>-36.3</v>
       </c>
       <c r="J27" t="n">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="K27" t="n">
-        <v>1110000</v>
+        <v>29850</v>
       </c>
       <c r="L27" t="n">
-        <v>1300500</v>
+        <v>0</v>
       </c>
       <c r="M27" t="n">
-        <v>17.2</v>
+        <v>0</v>
       </c>
       <c r="N27" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>소비재/식음료/라면/면류</t>
+          <t>온디바이스AI/디자인하우스</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>073240</t>
+          <t>112610</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>금호타이어</t>
+          <t>씨에스윈드</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>13372</v>
+        <v>18492</v>
       </c>
       <c r="E28" t="n">
-        <v>53</v>
+        <v>426</v>
       </c>
       <c r="F28" t="n">
-        <v>598.23</v>
+        <v>437.31</v>
       </c>
       <c r="G28" t="n">
-        <v>1311.61</v>
+        <v>951.66</v>
       </c>
       <c r="H28" t="n">
-        <v>119.2</v>
+        <v>117.6</v>
       </c>
       <c r="I28" t="n">
-        <v>-42.7</v>
+        <v>-39.3</v>
       </c>
       <c r="J28" t="n">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="K28" t="n">
-        <v>4655</v>
+        <v>43850</v>
       </c>
       <c r="L28" t="n">
-        <v>13804</v>
+        <v>122910</v>
       </c>
       <c r="M28" t="n">
-        <v>196.5</v>
+        <v>180.3</v>
       </c>
       <c r="N28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>자동차/타이어</t>
+          <t>조선/해상풍력</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>112610</t>
+          <t>075580</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>씨에스윈드</t>
+          <t>세진중공업</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>17016</v>
+        <v>6174</v>
       </c>
       <c r="E29" t="n">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="F29" t="n">
-        <v>437.31</v>
+        <v>399.83</v>
       </c>
       <c r="G29" t="n">
-        <v>951.66</v>
+        <v>1051.9</v>
       </c>
       <c r="H29" t="n">
-        <v>117.6</v>
+        <v>163.1</v>
       </c>
       <c r="I29" t="n">
-        <v>-44.2</v>
+        <v>10.3</v>
       </c>
       <c r="J29" t="n">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="K29" t="n">
-        <v>40350</v>
+        <v>10860</v>
       </c>
       <c r="L29" t="n">
-        <v>122910</v>
+        <v>16745</v>
       </c>
       <c r="M29" t="n">
-        <v>204.6</v>
+        <v>54.2</v>
       </c>
       <c r="N29" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>조선/해상풍력</t>
+          <t>조선/기자재/설비</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>200710</t>
+          <t>052690</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>에이디테크놀로지</t>
+          <t>한전기술</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>4927</v>
+        <v>38946</v>
       </c>
       <c r="E30" t="n">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F30" t="n">
-        <v>-1193.97</v>
+        <v>854.37</v>
       </c>
       <c r="G30" t="n">
-        <v>268.36</v>
+        <v>2233.59</v>
       </c>
       <c r="H30" t="n">
-        <v>122.5</v>
+        <v>161.4</v>
       </c>
       <c r="I30" t="n">
-        <v>-21.9</v>
+        <v>24.3</v>
       </c>
       <c r="J30" t="n">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="K30" t="n">
-        <v>36600</v>
+        <v>101900</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>139400</v>
       </c>
       <c r="M30" t="n">
-        <v>0</v>
+        <v>36.8</v>
       </c>
       <c r="N30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>온디바이스AI/디자인하우스</t>
+          <t>원전/EPC/설계</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>000670</t>
+          <t>034220</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>영풍</t>
+          <t>LG디스플레이</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>8515</v>
+        <v>48850</v>
       </c>
       <c r="E31" t="n">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="F31" t="n">
-        <v>-4611.64</v>
+        <v>-5153.46</v>
       </c>
       <c r="G31" t="n">
-        <v>1707.99</v>
+        <v>607.61</v>
       </c>
       <c r="H31" t="n">
-        <v>137</v>
+        <v>111.8</v>
       </c>
       <c r="I31" t="n">
-        <v>-4.5</v>
+        <v>-24.2</v>
       </c>
       <c r="J31" t="n">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="K31" t="n">
-        <v>46250</v>
+        <v>9770</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
       <c r="M31" t="n">
         <v>0</v>
       </c>
       <c r="N31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>철강/금속/비철금속/동</t>
+          <t>디스플레이/패널제조</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J1"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="4" customWidth="1" min="1" max="1"/>
-[...1 lines deleted...]
-    <col width="7" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="1" max="1"/>
+    <col width="9" customWidth="1" min="2" max="2"/>
+    <col width="8" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
-    <col width="5" customWidth="1" min="6" max="6"/>
-    <col width="5" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="6" max="6"/>
+    <col width="8" customWidth="1" min="7" max="7"/>
     <col width="5" customWidth="1" min="8" max="8"/>
     <col width="4" customWidth="1" min="9" max="9"/>
-    <col width="4" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>종목명</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>시총(억)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>EPS성장%</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -2266,80 +2262,156 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Gap</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>현재가</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>여력%</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>S7</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>섹터</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>009540</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>한국조선해양</t>
+        </is>
+      </c>
+      <c r="C2" t="n">
+        <v>282031</v>
+      </c>
+      <c r="D2" t="n">
+        <v>1920.6</v>
+      </c>
+      <c r="E2" t="n">
+        <v>69.2</v>
+      </c>
+      <c r="F2" t="n">
+        <v>1851</v>
+      </c>
+      <c r="G2" t="n">
+        <v>398500</v>
+      </c>
+      <c r="H2" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>조선/선박IT/솔루션</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>329180</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>HD현대중공업</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>531104</v>
+      </c>
+      <c r="D3" t="n">
+        <v>5633.3</v>
+      </c>
+      <c r="E3" t="n">
+        <v>69.8</v>
+      </c>
+      <c r="F3" t="n">
+        <v>5563</v>
+      </c>
+      <c r="G3" t="n">
+        <v>506000</v>
+      </c>
+      <c r="H3" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>조선/대형조선사</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
     <col width="9" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
-    <col width="7" customWidth="1" min="8" max="8"/>
+    <col width="6" customWidth="1" min="8" max="8"/>
     <col width="4" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>종목명</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>시총(억)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>EPS성장%</t>
         </is>
       </c>
@@ -2355,1216 +2427,1216 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>현재가</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>현PER</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>S7</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>섹터</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>352480</t>
+          <t>328130</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>씨앤씨인터내셔널</t>
+          <t>루닛</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>2611</v>
+        <v>8086</v>
       </c>
       <c r="D2" t="n">
-        <v>-54.8</v>
+        <v>-26.6</v>
       </c>
       <c r="E2" t="n">
-        <v>-84.40000000000001</v>
+        <v>-87</v>
       </c>
       <c r="F2" t="n">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="G2" t="n">
-        <v>19160</v>
+        <v>10860</v>
       </c>
       <c r="H2" t="n">
-        <v>14.4</v>
+        <v>0</v>
       </c>
       <c r="I2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>중국관광/화장품</t>
+          <t>바이오/GLP-1/AI진단</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>001230</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>동국홀딩스</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>2843</v>
+        <v>2925</v>
       </c>
       <c r="D3" t="n">
         <v>-91.09999999999999</v>
       </c>
       <c r="E3" t="n">
-        <v>-82.8</v>
+        <v>-82.3</v>
       </c>
       <c r="F3" t="n">
-        <v>-8</v>
+        <v>-9</v>
       </c>
       <c r="G3" t="n">
-        <v>1828</v>
+        <v>1881</v>
       </c>
       <c r="H3" t="n">
-        <v>13.64</v>
+        <v>0</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>철강/금속/고로/일관제철</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>328130</t>
+          <t>054450</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>루닛</t>
+          <t>텔레칩스</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>10882</v>
+        <v>1413</v>
       </c>
       <c r="D4" t="n">
-        <v>-26.6</v>
+        <v>-198.3</v>
       </c>
       <c r="E4" t="n">
-        <v>-82.5</v>
+        <v>-70.5</v>
       </c>
       <c r="F4" t="n">
-        <v>56</v>
+        <v>-128</v>
       </c>
       <c r="G4" t="n">
-        <v>14630</v>
+        <v>9330</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>바이오/GLP-1/AI진단</t>
+          <t>온디바이스AI/AI칩/프로세서</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>432720</t>
+          <t>022100</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>퀄리타스반도체</t>
+          <t>포스코DX</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>1968</v>
+        <v>31547</v>
       </c>
       <c r="D5" t="n">
-        <v>-184.7</v>
+        <v>-42.9</v>
       </c>
       <c r="E5" t="n">
-        <v>-68.8</v>
+        <v>-70.2</v>
       </c>
       <c r="F5" t="n">
-        <v>-116</v>
+        <v>27</v>
       </c>
       <c r="G5" t="n">
-        <v>13870</v>
+        <v>20750</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>AI응용/AI반도체/엣지</t>
+          <t>AI응용/기업AI/ERP</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>022100</t>
+          <t>399720</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>포스코DX</t>
+          <t>가온칩스</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>41201</v>
+        <v>5170</v>
       </c>
       <c r="D6" t="n">
-        <v>-42.9</v>
+        <v>-327</v>
       </c>
       <c r="E6" t="n">
-        <v>-61.1</v>
+        <v>-64.59999999999999</v>
       </c>
       <c r="F6" t="n">
-        <v>18</v>
+        <v>-262</v>
       </c>
       <c r="G6" t="n">
-        <v>27100</v>
+        <v>43600</v>
       </c>
       <c r="H6" t="n">
-        <v>114.1</v>
+        <v>0</v>
       </c>
       <c r="I6" t="n">
         <v>1</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>AI응용/기업AI/ERP</t>
+          <t>온디바이스AI/디자인하우스</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>054450</t>
+          <t>137400</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>텔레칩스</t>
+          <t>피엔티</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>1864</v>
+        <v>7640</v>
       </c>
       <c r="D7" t="n">
-        <v>-198.3</v>
+        <v>1.5</v>
       </c>
       <c r="E7" t="n">
-        <v>-61</v>
+        <v>-61.8</v>
       </c>
       <c r="F7" t="n">
-        <v>-137</v>
+        <v>63</v>
       </c>
       <c r="G7" t="n">
-        <v>12310</v>
+        <v>32250</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>온디바이스AI/AI칩/프로세서</t>
+          <t>배터리/장비</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>399720</t>
+          <t>011170</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>가온칩스</t>
+          <t>롯데케미칼</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>5771</v>
+        <v>26093</v>
       </c>
       <c r="D8" t="n">
-        <v>-327</v>
+        <v>-6209.9</v>
       </c>
       <c r="E8" t="n">
-        <v>-60.4</v>
+        <v>-58.3</v>
       </c>
       <c r="F8" t="n">
-        <v>-267</v>
+        <v>-6152</v>
       </c>
       <c r="G8" t="n">
-        <v>48750</v>
+        <v>61000</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>온디바이스AI/디자인하우스</t>
+          <t>화학/기초화학</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>253450</t>
+          <t>066970</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>스튜디오드래곤</t>
+          <t>엘앤에프</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>7139</v>
+        <v>36696</v>
       </c>
       <c r="D9" t="n">
-        <v>-65.7</v>
+        <v>-174.3</v>
       </c>
       <c r="E9" t="n">
-        <v>-54.7</v>
+        <v>-56.1</v>
       </c>
       <c r="F9" t="n">
-        <v>-11</v>
+        <v>-118</v>
       </c>
       <c r="G9" t="n">
-        <v>23750</v>
+        <v>90200</v>
       </c>
       <c r="H9" t="n">
-        <v>48.86</v>
+        <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>K엔터/미디어/OTT</t>
+          <t>배터리/양극재</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>271940</t>
+          <t>011790</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>일진하이솔루스</t>
+          <t>SKC</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>4543</v>
+        <v>40274</v>
       </c>
       <c r="D10" t="n">
-        <v>-241.9</v>
+        <v>-120.4</v>
       </c>
       <c r="E10" t="n">
-        <v>-54</v>
+        <v>-55.4</v>
       </c>
       <c r="F10" t="n">
-        <v>-188</v>
+        <v>-65</v>
       </c>
       <c r="G10" t="n">
-        <v>12510</v>
+        <v>81200</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>에너지/수소/연료전지</t>
+          <t>화학/스페셜티/정밀</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>137400</t>
+          <t>253450</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>피엔티</t>
+          <t>스튜디오드래곤</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>9310</v>
+        <v>7575</v>
       </c>
       <c r="D11" t="n">
-        <v>1.5</v>
+        <v>-65.7</v>
       </c>
       <c r="E11" t="n">
-        <v>-53.5</v>
+        <v>-51.9</v>
       </c>
       <c r="F11" t="n">
-        <v>55</v>
+        <v>-14</v>
       </c>
       <c r="G11" t="n">
-        <v>39300</v>
+        <v>25200</v>
       </c>
       <c r="H11" t="n">
-        <v>11.91</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>배터리/장비</t>
+          <t>K엔터/미디어/OTT</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>457550</t>
+          <t>003030</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>우진엔텍</t>
+          <t>세아제강지주</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>1976</v>
+        <v>4742</v>
       </c>
       <c r="D12" t="n">
-        <v>0.8</v>
+        <v>-76.09999999999999</v>
       </c>
       <c r="E12" t="n">
-        <v>-51.8</v>
+        <v>-51.5</v>
       </c>
       <c r="F12" t="n">
-        <v>53</v>
+        <v>-25</v>
       </c>
       <c r="G12" t="n">
-        <v>21200</v>
+        <v>114500</v>
       </c>
       <c r="H12" t="n">
-        <v>30.04</v>
+        <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>원전/제어/계측</t>
+          <t>조선/해상풍력</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>097950</t>
+          <t>086390</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>CJ제일제당</t>
+          <t>유니테스트</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>29416</v>
+        <v>1843</v>
       </c>
       <c r="D13" t="n">
-        <v>-174.5</v>
+        <v>-467.4</v>
       </c>
       <c r="E13" t="n">
-        <v>-50.9</v>
+        <v>-50.5</v>
       </c>
       <c r="F13" t="n">
-        <v>-124</v>
+        <v>-417</v>
       </c>
       <c r="G13" t="n">
-        <v>195400</v>
+        <v>8720</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>소비재/식음료/가공식품/HMR</t>
+          <t>반도체/후공정/검사</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>004380</t>
+          <t>302440</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>삼익THK</t>
+          <t>SK바이오사이언스</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>1863</v>
+        <v>28911</v>
       </c>
       <c r="D14" t="n">
-        <v>-4669</v>
+        <v>-351.7</v>
       </c>
       <c r="E14" t="n">
-        <v>-50.8</v>
+        <v>-49.7</v>
       </c>
       <c r="F14" t="n">
-        <v>-4618</v>
+        <v>-302</v>
       </c>
       <c r="G14" t="n">
-        <v>9000</v>
+        <v>36850</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>로봇/감속기</t>
+          <t>바이오/CDMO/시밀러</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>080160</t>
+          <t>097950</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>모두투어</t>
+          <t>CJ제일제당</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>1693</v>
+        <v>30786</v>
       </c>
       <c r="D15" t="n">
-        <v>9.800000000000001</v>
+        <v>-174.5</v>
       </c>
       <c r="E15" t="n">
-        <v>-49.5</v>
+        <v>-48.6</v>
       </c>
       <c r="F15" t="n">
-        <v>59</v>
+        <v>-126</v>
       </c>
       <c r="G15" t="n">
-        <v>8960</v>
+        <v>204500</v>
       </c>
       <c r="H15" t="n">
-        <v>13.65</v>
+        <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>중국관광/카지노/여행</t>
+          <t>소비재/식음료/가공식품/HMR</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>011170</t>
+          <t>222080</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>롯데케미칼</t>
+          <t>씨아이에스</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>32638</v>
+        <v>5888</v>
       </c>
       <c r="D16" t="n">
-        <v>-6209.9</v>
+        <v>0.3</v>
       </c>
       <c r="E16" t="n">
-        <v>-47.8</v>
+        <v>-47.1</v>
       </c>
       <c r="F16" t="n">
-        <v>-6162</v>
+        <v>47</v>
       </c>
       <c r="G16" t="n">
-        <v>76300</v>
+        <v>7570</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>화학/기초화학</t>
+          <t>배터리/장비</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>200880</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>서연이화</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>3243</v>
+        <v>3241</v>
       </c>
       <c r="D17" t="n">
         <v>-62.8</v>
       </c>
       <c r="E17" t="n">
         <v>-46.8</v>
       </c>
       <c r="F17" t="n">
         <v>-16</v>
       </c>
       <c r="G17" t="n">
-        <v>12000</v>
+        <v>11990</v>
       </c>
       <c r="H17" t="n">
-        <v>3.46</v>
+        <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>자동차/전기차부품</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>302440</t>
+          <t>010690</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>SK바이오사이언스</t>
+          <t>화신</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>30598</v>
+        <v>2811</v>
       </c>
       <c r="D18" t="n">
-        <v>-351.7</v>
+        <v>-13.7</v>
       </c>
       <c r="E18" t="n">
-        <v>-46.8</v>
+        <v>-46.3</v>
       </c>
       <c r="F18" t="n">
-        <v>-305</v>
+        <v>33</v>
       </c>
       <c r="G18" t="n">
-        <v>39000</v>
+        <v>8050</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>바이오/CDMO/시밀러</t>
+          <t>건설/건자재</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>049070</t>
+          <t>051910</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>인탑스</t>
+          <t>LG화학</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>3409</v>
+        <v>194835</v>
       </c>
       <c r="D19" t="n">
-        <v>-78.8</v>
+        <v>-147.6</v>
       </c>
       <c r="E19" t="n">
-        <v>-44</v>
+        <v>-45.7</v>
       </c>
       <c r="F19" t="n">
-        <v>-35</v>
+        <v>-102</v>
       </c>
       <c r="G19" t="n">
-        <v>19820</v>
+        <v>276000</v>
       </c>
       <c r="H19" t="n">
-        <v>15.01</v>
+        <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>휴대폰/케이스/방열</t>
+          <t>화학/기초화학</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>418420</t>
+          <t>090460</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>라온텍</t>
+          <t>비에이치</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>1741</v>
+        <v>4844</v>
       </c>
       <c r="D20" t="n">
-        <v>10.2</v>
+        <v>-64</v>
       </c>
       <c r="E20" t="n">
-        <v>-43.4</v>
+        <v>-45.7</v>
       </c>
       <c r="F20" t="n">
-        <v>54</v>
+        <v>-18</v>
       </c>
       <c r="G20" t="n">
-        <v>5670</v>
+        <v>14370</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
         <v>1</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>디스플레이/마이크로LED</t>
+          <t>휴대폰/FPCB</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>003030</t>
+          <t>253590</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>세아제강지주</t>
+          <t>네오셈</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>5546</v>
+        <v>3904</v>
       </c>
       <c r="D21" t="n">
-        <v>-76.09999999999999</v>
+        <v>-35.5</v>
       </c>
       <c r="E21" t="n">
-        <v>-43.3</v>
+        <v>-42.7</v>
       </c>
       <c r="F21" t="n">
-        <v>-33</v>
+        <v>7</v>
       </c>
       <c r="G21" t="n">
-        <v>133900</v>
+        <v>8900</v>
       </c>
       <c r="H21" t="n">
-        <v>43.29</v>
+        <v>0</v>
       </c>
       <c r="I21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>조선/해상풍력</t>
+          <t>온디바이스AI/CXL/PIM</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>001680</t>
+          <t>117730</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>대상</t>
+          <t>티로보틱스</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>6268</v>
+        <v>3262</v>
       </c>
       <c r="D22" t="n">
-        <v>-542.1</v>
+        <v>13.3</v>
       </c>
       <c r="E22" t="n">
         <v>-40.1</v>
       </c>
       <c r="F22" t="n">
-        <v>-502</v>
+        <v>53</v>
       </c>
       <c r="G22" t="n">
-        <v>18090</v>
+        <v>14460</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>소비재/식음료/가공식품/HMR</t>
+          <t>로봇/AMR/물류</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>066970</t>
+          <t>001680</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>엘앤에프</t>
+          <t>대상</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>52576</v>
+        <v>6427</v>
       </c>
       <c r="D23" t="n">
-        <v>-174.3</v>
+        <v>-542.1</v>
       </c>
       <c r="E23" t="n">
-        <v>-36.9</v>
+        <v>-38.6</v>
       </c>
       <c r="F23" t="n">
-        <v>-137</v>
+        <v>-503</v>
       </c>
       <c r="G23" t="n">
-        <v>129600</v>
+        <v>18550</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>배터리/양극재</t>
+          <t>소비재/식음료/가공식품/HMR</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>089980</t>
+          <t>454910</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>상아프론테크</t>
+          <t>두산로보틱스</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>2862</v>
+        <v>45828</v>
       </c>
       <c r="D24" t="n">
-        <v>-43.7</v>
+        <v>-249.6</v>
       </c>
       <c r="E24" t="n">
-        <v>-36.3</v>
+        <v>-37.3</v>
       </c>
       <c r="F24" t="n">
-        <v>-7</v>
+        <v>-212</v>
       </c>
       <c r="G24" t="n">
-        <v>17900</v>
+        <v>70700</v>
       </c>
       <c r="H24" t="n">
-        <v>39.56</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>에너지/수소/연료전지</t>
+          <t>우주항공/드론/UAM</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>322180</t>
+          <t>008770</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>LS티라유텍</t>
+          <t>호텔신라</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>1144</v>
+        <v>16759</v>
       </c>
       <c r="D25" t="n">
-        <v>-47.8</v>
+        <v>-301</v>
       </c>
       <c r="E25" t="n">
-        <v>-35.3</v>
+        <v>-34.9</v>
       </c>
       <c r="F25" t="n">
-        <v>-12</v>
+        <v>-266</v>
       </c>
       <c r="G25" t="n">
-        <v>5470</v>
+        <v>42700</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
         <v>0</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>산업재/스마트팩토리/MES</t>
+          <t>중국관광/면세/백화점</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>051910</t>
+          <t>060720</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>LG화학</t>
+          <t>KH바텍</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>232249</v>
+        <v>2510</v>
       </c>
       <c r="D26" t="n">
-        <v>-147.6</v>
+        <v>-34.1</v>
       </c>
       <c r="E26" t="n">
-        <v>-35.2</v>
+        <v>-34.4</v>
       </c>
       <c r="F26" t="n">
-        <v>-112</v>
+        <v>0</v>
       </c>
       <c r="G26" t="n">
-        <v>329000</v>
+        <v>10600</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>화학/기초화학</t>
+          <t>휴대폰/폴더블힌지</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>060720</t>
+          <t>255440</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>KH바텍</t>
+          <t>야스</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>2545</v>
+        <v>1045</v>
       </c>
       <c r="D27" t="n">
-        <v>-34.1</v>
+        <v>-36.2</v>
       </c>
       <c r="E27" t="n">
-        <v>-33.4</v>
+        <v>-33.6</v>
       </c>
       <c r="F27" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="G27" t="n">
-        <v>10750</v>
+        <v>8000</v>
       </c>
       <c r="H27" t="n">
-        <v>15.96</v>
+        <v>0</v>
       </c>
       <c r="I27" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>휴대폰/폴더블힌지</t>
+          <t>반도체/팹리스/차세대</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>117730</t>
+          <t>114090</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>티로보틱스</t>
+          <t>GKL</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>3643</v>
+        <v>5876</v>
       </c>
       <c r="D28" t="n">
-        <v>13.3</v>
+        <v>7.4</v>
       </c>
       <c r="E28" t="n">
-        <v>-33.1</v>
+        <v>-33.3</v>
       </c>
       <c r="F28" t="n">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G28" t="n">
-        <v>16150</v>
+        <v>9500</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>로봇/AMR/물류</t>
+          <t>중국관광/카지노/여행</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>441270</t>
+          <t>074600</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>파인엠텍</t>
+          <t>원익QnC</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>3126</v>
+        <v>7282</v>
       </c>
       <c r="D29" t="n">
-        <v>-243.1</v>
+        <v>-55.9</v>
       </c>
       <c r="E29" t="n">
-        <v>-32.7</v>
+        <v>-32.4</v>
       </c>
       <c r="F29" t="n">
-        <v>-210</v>
+        <v>-24</v>
       </c>
       <c r="G29" t="n">
-        <v>7490</v>
+        <v>27700</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>휴대폰/폴더블힌지</t>
+          <t>반도체/팹리스/차세대</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>010690</t>
+          <t>100090</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>화신</t>
+          <t>SK오션플랜트</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>3586</v>
+        <v>8391</v>
       </c>
       <c r="D30" t="n">
-        <v>-13.7</v>
+        <v>-34.8</v>
       </c>
       <c r="E30" t="n">
-        <v>-31.5</v>
+        <v>-32.3</v>
       </c>
       <c r="F30" t="n">
-        <v>18</v>
+        <v>-3</v>
       </c>
       <c r="G30" t="n">
-        <v>10270</v>
+        <v>13430</v>
       </c>
       <c r="H30" t="n">
-        <v>5.53</v>
+        <v>0</v>
       </c>
       <c r="I30" t="n">
         <v>1</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>건설/건자재</t>
+          <t>조선/해상풍력</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>004370</t>
+          <t>005490</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>농심</t>
+          <t>POSCO홀딩스</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>22810</v>
+        <v>262289</v>
       </c>
       <c r="D31" t="n">
-        <v>-0.8</v>
+        <v>-72.7</v>
       </c>
       <c r="E31" t="n">
-        <v>-31.4</v>
+        <v>-32.2</v>
       </c>
       <c r="F31" t="n">
-        <v>31</v>
+        <v>-41</v>
       </c>
       <c r="G31" t="n">
-        <v>375000</v>
+        <v>331000</v>
       </c>
       <c r="H31" t="n">
-        <v>12.45</v>
+        <v>0</v>
       </c>
       <c r="I31" t="n">
         <v>0</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>소비재/식음료/라면/면류</t>
+          <t>철강/금속/고로/일관제철</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>
-    <col width="9" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="9" customWidth="1" min="6" max="6"/>
     <col width="7" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="16" customWidth="1" min="10" max="10"/>
+    <col width="8" customWidth="1" min="9" max="9"/>
+    <col width="18" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>종목명</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>시총(억)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>EPS23</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -3578,987 +3650,721 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>가격변화%</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Gap</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>현재가</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>섹터</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>336260</t>
+          <t>298380</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>두산퓨얼셀</t>
+          <t>에이비엘바이오</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>47155</v>
+        <v>48485</v>
       </c>
       <c r="D2" t="n">
-        <v>-129.78</v>
+        <v>-47.28</v>
       </c>
       <c r="E2" t="n">
-        <v>-2027.74</v>
+        <v>-676.53</v>
       </c>
       <c r="F2" t="n">
-        <v>-1462.4</v>
+        <v>-1330.9</v>
       </c>
       <c r="G2" t="n">
-        <v>183.5</v>
+        <v>114.6</v>
       </c>
       <c r="H2" t="n">
-        <v>-1646</v>
+        <v>-1446</v>
       </c>
       <c r="I2" t="n">
-        <v>72000</v>
+        <v>86600</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>에너지/수소/연료전지</t>
+          <t>바이오/신약플랫폼</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>298380</t>
+          <t>011930</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>에이비엘바이오</t>
+          <t>신성이엔지</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>51732</v>
+        <v>3074</v>
       </c>
       <c r="D3" t="n">
-        <v>-47.28</v>
+        <v>74.13</v>
       </c>
       <c r="E3" t="n">
-        <v>-676.53</v>
+        <v>-39.81</v>
       </c>
       <c r="F3" t="n">
-        <v>-1330.9</v>
+        <v>-153.7</v>
       </c>
       <c r="G3" t="n">
-        <v>129</v>
+        <v>534.8</v>
       </c>
       <c r="H3" t="n">
-        <v>-1460</v>
+        <v>-689</v>
       </c>
       <c r="I3" t="n">
-        <v>92400</v>
+        <v>15140</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>바이오/신약플랫폼</t>
+          <t>에너지/신재생에너지</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>011930</t>
+          <t>047040</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>신성이엔지</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>4240</v>
+        <v>67430</v>
       </c>
       <c r="D4" t="n">
-        <v>74.13</v>
+        <v>1254.69</v>
       </c>
       <c r="E4" t="n">
-        <v>-39.81</v>
+        <v>-2204.11</v>
       </c>
       <c r="F4" t="n">
-        <v>-153.7</v>
+        <v>-275.7</v>
       </c>
       <c r="G4" t="n">
-        <v>763.7</v>
+        <v>286.1</v>
       </c>
       <c r="H4" t="n">
-        <v>-917</v>
+        <v>-562</v>
       </c>
       <c r="I4" t="n">
-        <v>20600</v>
+        <v>16410</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>에너지/신재생에너지</t>
+          <t>건설/플랜트</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>047040</t>
+          <t>032820</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>우리기술</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>86496</v>
+        <v>19352</v>
       </c>
       <c r="D5" t="n">
-        <v>1254.69</v>
+        <v>30.16</v>
       </c>
       <c r="E5" t="n">
-        <v>-2204.11</v>
+        <v>4.75</v>
       </c>
       <c r="F5" t="n">
-        <v>-275.7</v>
+        <v>-84.3</v>
       </c>
       <c r="G5" t="n">
-        <v>378.8</v>
+        <v>314.8</v>
       </c>
       <c r="H5" t="n">
-        <v>-654</v>
+        <v>-399</v>
       </c>
       <c r="I5" t="n">
-        <v>20350</v>
+        <v>11200</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>건설/플랜트</t>
+          <t>원전/제어/계측</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>032820</t>
+          <t>034020</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>우리기술</t>
+          <t>두산에너빌리티</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>23544</v>
+        <v>493873</v>
       </c>
       <c r="D6" t="n">
-        <v>30.16</v>
+        <v>807.92</v>
       </c>
       <c r="E6" t="n">
-        <v>4.75</v>
+        <v>320.29</v>
       </c>
       <c r="F6" t="n">
-        <v>-84.3</v>
+        <v>-60.4</v>
       </c>
       <c r="G6" t="n">
-        <v>405.6</v>
+        <v>267.1</v>
       </c>
       <c r="H6" t="n">
-        <v>-490</v>
+        <v>-327</v>
       </c>
       <c r="I6" t="n">
-        <v>13650</v>
+        <v>77100</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>원전/제어/계측</t>
+          <t>원전/주기기/기자재</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>160190</t>
+          <t>036930</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>하이젠알앤엠</t>
+          <t>주성엔지니어링</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>8371</v>
+        <v>59403</v>
       </c>
       <c r="D7" t="n">
-        <v>85.7</v>
+        <v>719.3200000000001</v>
       </c>
       <c r="E7" t="n">
-        <v>-229.93</v>
+        <v>755.11</v>
       </c>
       <c r="F7" t="n">
-        <v>-368.3</v>
+        <v>5</v>
       </c>
       <c r="G7" t="n">
-        <v>78.8</v>
+        <v>250.1</v>
       </c>
       <c r="H7" t="n">
-        <v>-447</v>
+        <v>-245</v>
       </c>
       <c r="I7" t="n">
-        <v>27100</v>
+        <v>127800</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>로봇/액추에이터</t>
+          <t>반도체/전공정/장비</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>034020</t>
+          <t>000720</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>두산에너빌리티</t>
+          <t>현대건설</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>591238</v>
+        <v>122380</v>
       </c>
       <c r="D8" t="n">
-        <v>807.92</v>
+        <v>5875.59</v>
       </c>
       <c r="E8" t="n">
-        <v>320.29</v>
+        <v>5020.56</v>
       </c>
       <c r="F8" t="n">
-        <v>-60.4</v>
+        <v>-14.6</v>
       </c>
       <c r="G8" t="n">
-        <v>339.5</v>
+        <v>218.1</v>
       </c>
       <c r="H8" t="n">
-        <v>-400</v>
+        <v>-233</v>
       </c>
       <c r="I8" t="n">
-        <v>92300</v>
+        <v>109900</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>원전/주기기/기자재</t>
+          <t>원전/EPC/설계</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>011070</t>
+          <t>058610</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>LG이노텍</t>
+          <t>에스피지</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>269095</v>
+        <v>22554</v>
       </c>
       <c r="D9" t="n">
-        <v>23881.29</v>
+        <v>495.78</v>
       </c>
       <c r="E9" t="n">
-        <v>14419.25</v>
+        <v>411.82</v>
       </c>
       <c r="F9" t="n">
-        <v>-39.6</v>
+        <v>-16.9</v>
       </c>
       <c r="G9" t="n">
-        <v>282.8</v>
+        <v>182.9</v>
       </c>
       <c r="H9" t="n">
-        <v>-322</v>
+        <v>-200</v>
       </c>
       <c r="I9" t="n">
-        <v>1137000</v>
+        <v>101700</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>휴대폰/카메라모듈</t>
+          <t>로봇/감속기</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>000720</t>
+          <t>272210</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>현대건설</t>
+          <t>한화시스템</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>136188</v>
+        <v>133566</v>
       </c>
       <c r="D10" t="n">
-        <v>5875.59</v>
+        <v>1816.03</v>
       </c>
       <c r="E10" t="n">
-        <v>5020.56</v>
+        <v>1107.06</v>
       </c>
       <c r="F10" t="n">
-        <v>-14.6</v>
+        <v>-39</v>
       </c>
       <c r="G10" t="n">
-        <v>248.8</v>
+        <v>136.9</v>
       </c>
       <c r="H10" t="n">
-        <v>-263</v>
+        <v>-176</v>
       </c>
       <c r="I10" t="n">
-        <v>120500</v>
+        <v>70700</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>원전/EPC/설계</t>
+          <t>방산/항공/우주</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>272210</t>
+          <t>047810</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>한화시스템</t>
+          <t>한국항공우주</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>163604</v>
+        <v>150307</v>
       </c>
       <c r="D11" t="n">
-        <v>1816.03</v>
+        <v>2271.36</v>
       </c>
       <c r="E11" t="n">
-        <v>1107.06</v>
+        <v>1921.65</v>
       </c>
       <c r="F11" t="n">
-        <v>-39</v>
+        <v>-15.4</v>
       </c>
       <c r="G11" t="n">
-        <v>190.1</v>
+        <v>121.2</v>
       </c>
       <c r="H11" t="n">
-        <v>-229</v>
+        <v>-137</v>
       </c>
       <c r="I11" t="n">
-        <v>86600</v>
+        <v>154200</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>방산/항공/우주</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>437730</t>
+          <t>267270</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>삼현</t>
+          <t>HD건설기계</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>15077</v>
+        <v>66180</v>
       </c>
       <c r="D12" t="n">
-        <v>298.04</v>
+        <v>2656.68</v>
       </c>
       <c r="E12" t="n">
-        <v>305.64</v>
+        <v>1814.21</v>
       </c>
       <c r="F12" t="n">
-        <v>2.5</v>
+        <v>-31.7</v>
       </c>
       <c r="G12" t="n">
-        <v>203.3</v>
+        <v>105.2</v>
       </c>
       <c r="H12" t="n">
-        <v>-201</v>
+        <v>-137</v>
       </c>
       <c r="I12" t="n">
-        <v>47550</v>
+        <v>138100</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>로봇/액추에이터</t>
+          <t>산업재/건설기계</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>058610</t>
+          <t>011070</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>에스피지</t>
+          <t>LG이노텍</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>21224</v>
+        <v>130642</v>
       </c>
       <c r="D13" t="n">
-        <v>495.78</v>
+        <v>23881.29</v>
       </c>
       <c r="E13" t="n">
-        <v>411.82</v>
+        <v>14419.25</v>
       </c>
       <c r="F13" t="n">
-        <v>-16.9</v>
+        <v>-39.6</v>
       </c>
       <c r="G13" t="n">
-        <v>166.2</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="H13" t="n">
-        <v>-183</v>
+        <v>-125</v>
       </c>
       <c r="I13" t="n">
-        <v>95700</v>
+        <v>552000</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>로봇/감속기</t>
+          <t>휴대폰/카메라모듈</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>023530</t>
+          <t>437730</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>롯데쇼핑</t>
+          <t>삼현</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>51457</v>
+        <v>11335</v>
       </c>
       <c r="D14" t="n">
-        <v>5980.47</v>
+        <v>298.04</v>
       </c>
       <c r="E14" t="n">
-        <v>2600.19</v>
+        <v>305.64</v>
       </c>
       <c r="F14" t="n">
-        <v>-56.5</v>
+        <v>2.5</v>
       </c>
       <c r="G14" t="n">
-        <v>118.6</v>
+        <v>128</v>
       </c>
       <c r="H14" t="n">
-        <v>-175</v>
+        <v>-125</v>
       </c>
       <c r="I14" t="n">
-        <v>181900</v>
+        <v>35750</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>소비재/식음료/유통</t>
+          <t>로봇/액추에이터</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>099320</t>
+          <t>079940</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>쎄트렉아이</t>
+          <t>가비아</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>12309</v>
+        <v>5771</v>
       </c>
       <c r="D15" t="n">
-        <v>4007.03</v>
+        <v>2581.09</v>
       </c>
       <c r="E15" t="n">
-        <v>1396.16</v>
+        <v>2318.73</v>
       </c>
       <c r="F15" t="n">
-        <v>-65.2</v>
+        <v>-10.2</v>
       </c>
       <c r="G15" t="n">
-        <v>105.1</v>
+        <v>112.9</v>
       </c>
       <c r="H15" t="n">
-        <v>-170</v>
+        <v>-123</v>
       </c>
       <c r="I15" t="n">
-        <v>112400</v>
+        <v>43000</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>방산/항공/우주</t>
+          <t>AI데이터센터/IDC/클라우드</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>267270</t>
+          <t>006260</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>HD건설기계</t>
+          <t>LS</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>68960</v>
+        <v>98904</v>
       </c>
       <c r="D16" t="n">
-        <v>2656.68</v>
+        <v>18288.33</v>
       </c>
       <c r="E16" t="n">
-        <v>1814.21</v>
+        <v>15549.52</v>
       </c>
       <c r="F16" t="n">
-        <v>-31.7</v>
+        <v>-15</v>
       </c>
       <c r="G16" t="n">
-        <v>113.8</v>
+        <v>76.8</v>
       </c>
       <c r="H16" t="n">
-        <v>-146</v>
+        <v>-92</v>
       </c>
       <c r="I16" t="n">
-        <v>143900</v>
+        <v>317000</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>산업재/건설기계</t>
+          <t>에너지/전선/케이블</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>017670</t>
+          <t>012330</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>현대모비스</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>232188</v>
+        <v>450487</v>
       </c>
       <c r="D17" t="n">
-        <v>5335.15</v>
+        <v>37729.65</v>
       </c>
       <c r="E17" t="n">
-        <v>1746.28</v>
+        <v>40390.52</v>
       </c>
       <c r="F17" t="n">
-        <v>-67.3</v>
+        <v>7.1</v>
       </c>
       <c r="G17" t="n">
-        <v>75.8</v>
+        <v>85.3</v>
       </c>
       <c r="H17" t="n">
-        <v>-143</v>
+        <v>-78</v>
       </c>
       <c r="I17" t="n">
-        <v>108100</v>
+        <v>496500</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>통신/통신3사</t>
+          <t>자동차/완성차</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>005380</t>
+          <t>055550</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>현대차</t>
+          <t>신한지주</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>1308402</v>
+        <v>516395</v>
       </c>
       <c r="D18" t="n">
-        <v>59935.7</v>
+        <v>9434.23</v>
       </c>
       <c r="E18" t="n">
-        <v>50619.69</v>
+        <v>10085.48</v>
       </c>
       <c r="F18" t="n">
-        <v>-15.5</v>
+        <v>6.9</v>
       </c>
       <c r="G18" t="n">
-        <v>116.6</v>
+        <v>79.2</v>
       </c>
       <c r="H18" t="n">
-        <v>-132</v>
+        <v>-72</v>
       </c>
       <c r="I18" t="n">
-        <v>639000</v>
+        <v>110000</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>자동차/완성차</t>
-[...265 lines deleted...]
-          <t>바이오/GLP-1/AI진단</t>
+          <t>금융/금융지주</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
-    <col width="6" customWidth="1" min="2" max="2"/>
-    <col width="7" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="2" max="2"/>
+    <col width="8" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="7" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="4" customWidth="1" min="8" max="8"/>
-    <col width="12" customWidth="1" min="9" max="9"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>종목명</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>시총(억)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>현재가</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -4567,192 +4373,414 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>가격변화%</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>분면</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>S7</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>섹터</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>084370</t>
+          <t>138080</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>유진테크</t>
+          <t>오이솔루션</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>33778</v>
+        <v>3286</v>
       </c>
       <c r="D2" t="n">
-        <v>147400</v>
+        <v>26550</v>
       </c>
       <c r="E2" t="n">
-        <v>75.09999999999999</v>
+        <v>20</v>
       </c>
       <c r="F2" t="n">
-        <v>160.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>momentum</t>
+          <t>catchup</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>반도체/전공정/장비</t>
+          <t>AI데이터센터/광통신/냉각</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>089030</t>
+          <t>066970</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>테크윙</t>
+          <t>엘앤에프</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>22121</v>
+        <v>36696</v>
       </c>
       <c r="D3" t="n">
-        <v>59700</v>
+        <v>90200</v>
       </c>
       <c r="E3" t="n">
-        <v>181.1</v>
+        <v>-174.3</v>
       </c>
       <c r="F3" t="n">
-        <v>-13.1</v>
+        <v>-56.1</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>catchup</t>
+          <t>value</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>반도체/후공정/검사</t>
+          <t>배터리/양극재</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>010690</t>
+          <t>160190</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>화신</t>
+          <t>하이젠알앤엠</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>3586</v>
+        <v>5087</v>
       </c>
       <c r="D4" t="n">
-        <v>10270</v>
+        <v>16470</v>
       </c>
       <c r="E4" t="n">
-        <v>-13.7</v>
+        <v>-368.3</v>
       </c>
       <c r="F4" t="n">
-        <v>-31.5</v>
+        <v>8.6</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>건설/건자재</t>
+          <t>로봇/액추에이터</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>098460</t>
+          <t>348370</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>고영</t>
+          <t>엔켐</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>22965</v>
+        <v>5445</v>
       </c>
       <c r="D5" t="n">
-        <v>33450</v>
+        <v>24850</v>
       </c>
       <c r="E5" t="n">
-        <v>-32.7</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="F5" t="n">
-        <v>56.7</v>
+        <v>-93.09999999999999</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
+          <t>catchup</t>
+        </is>
+      </c>
+      <c r="H5" t="n">
+        <v>3</v>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>배터리/음극재/전해액</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>003670</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>포스코퓨처엠</t>
+        </is>
+      </c>
+      <c r="C6" t="n">
+        <v>138578</v>
+      </c>
+      <c r="D6" t="n">
+        <v>155800</v>
+      </c>
+      <c r="E6" t="n">
+        <v>723.5</v>
+      </c>
+      <c r="F6" t="n">
+        <v>-54.3</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>catchup</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>2</v>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>배터리/양극재</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>083450</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>GST</t>
+        </is>
+      </c>
+      <c r="C7" t="n">
+        <v>8957</v>
+      </c>
+      <c r="D7" t="n">
+        <v>48600</v>
+      </c>
+      <c r="E7" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="F7" t="n">
+        <v>57.7</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>catchup</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>2</v>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>AI데이터센터/광통신/냉각</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>044490</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>태웅</t>
+        </is>
+      </c>
+      <c r="C8" t="n">
+        <v>6202</v>
+      </c>
+      <c r="D8" t="n">
+        <v>31000</v>
+      </c>
+      <c r="E8" t="n">
+        <v>-84.09999999999999</v>
+      </c>
+      <c r="F8" t="n">
+        <v>32.8</v>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
           <t>value</t>
         </is>
       </c>
-      <c r="H5" t="n">
+      <c r="H8" t="n">
         <v>1</v>
       </c>
-      <c r="I5" t="inlineStr">
-[...1 lines deleted...]
-          <t>반도체/후공정/검사</t>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>조선/기자재/설비</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>071050</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>한국금융지주</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>104765</v>
+      </c>
+      <c r="D9" t="n">
+        <v>188000</v>
+      </c>
+      <c r="E9" t="n">
+        <v>158.2</v>
+      </c>
+      <c r="F9" t="n">
+        <v>132.7</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>momentum</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>1</v>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>023530</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="C10" t="n">
+        <v>28204</v>
+      </c>
+      <c r="D10" t="n">
+        <v>99700</v>
+      </c>
+      <c r="E10" t="n">
+        <v>-56.5</v>
+      </c>
+      <c r="F10" t="n">
+        <v>19.8</v>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>value</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>0</v>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>소비재/식음료/유통</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>112610</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>씨에스윈드</t>
+        </is>
+      </c>
+      <c r="C11" t="n">
+        <v>18492</v>
+      </c>
+      <c r="D11" t="n">
+        <v>43850</v>
+      </c>
+      <c r="E11" t="n">
+        <v>117.6</v>
+      </c>
+      <c r="F11" t="n">
+        <v>-39.3</v>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>catchup</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>0</v>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>조선/해상풍력</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="4" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
@@ -4781,632 +4809,632 @@
         <is>
           <t>평균 가격변화%</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Gap</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>7d 스파이크</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>조선</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>13</v>
       </c>
       <c r="C2" t="n">
-        <v>3871.7</v>
+        <v>3853.7</v>
       </c>
       <c r="D2" t="n">
-        <v>60.9</v>
+        <v>41.1</v>
       </c>
       <c r="E2" t="n">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="F2" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>방산</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C3" t="n">
-        <v>562.8</v>
+        <v>634.7</v>
       </c>
       <c r="D3" t="n">
-        <v>106.4</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="E3" t="n">
-        <v>456</v>
+        <v>539</v>
       </c>
       <c r="F3" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>디스플레이</t>
+          <t>AI보안</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C4" t="n">
-        <v>401.8</v>
+        <v>430.1</v>
       </c>
       <c r="D4" t="n">
-        <v>35.4</v>
+        <v>58.9</v>
       </c>
       <c r="E4" t="n">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="F4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>AI보안</t>
+          <t>디스플레이</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C5" t="n">
-        <v>327.6</v>
+        <v>400.8</v>
       </c>
       <c r="D5" t="n">
-        <v>81.8</v>
+        <v>62.7</v>
       </c>
       <c r="E5" t="n">
-        <v>246</v>
+        <v>338</v>
       </c>
       <c r="F5" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>바이오</t>
+          <t>양자컴퓨팅</t>
         </is>
       </c>
       <c r="B6" t="n">
+        <v>5</v>
+      </c>
+      <c r="C6" t="n">
+        <v>248.9</v>
+      </c>
+      <c r="D6" t="n">
+        <v>30.3</v>
+      </c>
+      <c r="E6" t="n">
+        <v>218</v>
+      </c>
+      <c r="F6" t="n">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>배터리</t>
+          <t>바이오</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C7" t="n">
-        <v>86.3</v>
+        <v>194.2</v>
       </c>
       <c r="D7" t="n">
-        <v>-31.4</v>
+        <v>-9.5</v>
       </c>
       <c r="E7" t="n">
-        <v>118</v>
+        <v>204</v>
       </c>
       <c r="F7" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>중국관광</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C8" t="n">
-        <v>109.5</v>
+        <v>147.3</v>
       </c>
       <c r="D8" t="n">
-        <v>-4.4</v>
+        <v>-3.6</v>
       </c>
       <c r="E8" t="n">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="F8" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>양자컴퓨팅</t>
+          <t>휴대폰</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C9" t="n">
-        <v>171.4</v>
+        <v>245.5</v>
       </c>
       <c r="D9" t="n">
-        <v>64.7</v>
+        <v>97</v>
       </c>
       <c r="E9" t="n">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="F9" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>건설</t>
+          <t>배터리</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C10" t="n">
-        <v>185.2</v>
+        <v>86.3</v>
       </c>
       <c r="D10" t="n">
-        <v>82.8</v>
+        <v>-44.1</v>
       </c>
       <c r="E10" t="n">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="F10" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>K엔터</t>
+          <t>건설</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>9</v>
       </c>
       <c r="C11" t="n">
-        <v>44</v>
+        <v>193.7</v>
       </c>
       <c r="D11" t="n">
-        <v>-31.2</v>
+        <v>85.8</v>
       </c>
       <c r="E11" t="n">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="F11" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AI응용</t>
+          <t>통신</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>7</v>
       </c>
       <c r="C12" t="n">
-        <v>31.5</v>
+        <v>123.8</v>
       </c>
       <c r="D12" t="n">
-        <v>-33.8</v>
+        <v>34.4</v>
       </c>
       <c r="E12" t="n">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="F12" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>휴대폰</t>
+          <t>AI응용</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C13" t="n">
-        <v>166.6</v>
+        <v>35.9</v>
       </c>
       <c r="D13" t="n">
-        <v>121.3</v>
+        <v>-50.1</v>
       </c>
       <c r="E13" t="n">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="F13" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>통신</t>
+          <t>K엔터</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C14" t="n">
-        <v>103.9</v>
+        <v>44</v>
       </c>
       <c r="D14" t="n">
-        <v>59.3</v>
+        <v>-33</v>
       </c>
       <c r="E14" t="n">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F14" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>철강</t>
+          <t>금융</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C15" t="n">
-        <v>-17.3</v>
+        <v>92.5</v>
       </c>
       <c r="D15" t="n">
-        <v>-18.8</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="E15" t="n">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F15" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>금융</t>
+          <t>종전재건</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C16" t="n">
-        <v>105.8</v>
+        <v>172</v>
       </c>
       <c r="D16" t="n">
-        <v>106.6</v>
+        <v>153.5</v>
       </c>
       <c r="E16" t="n">
-        <v>-1</v>
+        <v>19</v>
       </c>
       <c r="F16" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>종전재건</t>
+          <t>산업재</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C17" t="n">
-        <v>137.9</v>
+        <v>23.4</v>
       </c>
       <c r="D17" t="n">
-        <v>147.2</v>
+        <v>11.6</v>
       </c>
       <c r="E17" t="n">
-        <v>-9</v>
+        <v>12</v>
       </c>
       <c r="F17" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>산업재</t>
+          <t>철강</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C18" t="n">
-        <v>13.5</v>
+        <v>-17.3</v>
       </c>
       <c r="D18" t="n">
-        <v>23.4</v>
+        <v>-26.2</v>
       </c>
       <c r="E18" t="n">
-        <v>-10</v>
+        <v>9</v>
       </c>
       <c r="F18" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>소비재</t>
+          <t>온디바이스AI</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C19" t="n">
-        <v>-29.1</v>
+        <v>35.9</v>
       </c>
       <c r="D19" t="n">
-        <v>-0</v>
+        <v>37.3</v>
       </c>
       <c r="E19" t="n">
-        <v>-29</v>
+        <v>-2</v>
       </c>
       <c r="F19" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>온디바이스AI</t>
+          <t>원전</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C20" t="n">
-        <v>48.2</v>
+        <v>115.8</v>
       </c>
       <c r="D20" t="n">
-        <v>83.2</v>
+        <v>124.4</v>
       </c>
       <c r="E20" t="n">
-        <v>-35</v>
+        <v>-8</v>
       </c>
       <c r="F20" t="n">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>원전</t>
+          <t>에너지</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C21" t="n">
-        <v>85.40000000000001</v>
+        <v>108.8</v>
       </c>
       <c r="D21" t="n">
         <v>127.1</v>
       </c>
       <c r="E21" t="n">
-        <v>-42</v>
+        <v>-18</v>
       </c>
       <c r="F21" t="n">
-        <v>6</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>자동차</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>9</v>
       </c>
       <c r="C22" t="n">
         <v>9.300000000000001</v>
       </c>
       <c r="D22" t="n">
-        <v>62.2</v>
+        <v>30.8</v>
       </c>
       <c r="E22" t="n">
-        <v>-53</v>
+        <v>-21</v>
       </c>
       <c r="F22" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>반도체</t>
+          <t>소비재</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C23" t="n">
-        <v>49.6</v>
+        <v>-29.1</v>
       </c>
       <c r="D23" t="n">
-        <v>111.7</v>
+        <v>-5.2</v>
       </c>
       <c r="E23" t="n">
-        <v>-62</v>
+        <v>-24</v>
       </c>
       <c r="F23" t="n">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>우주항공</t>
+          <t>반도체</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>13</v>
       </c>
       <c r="C24" t="n">
-        <v>-11.7</v>
+        <v>34</v>
       </c>
       <c r="D24" t="n">
-        <v>92.5</v>
+        <v>68.3</v>
       </c>
       <c r="E24" t="n">
-        <v>-104</v>
+        <v>-34</v>
       </c>
       <c r="F24" t="n">
-        <v>4</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>에너지</t>
+          <t>로봇</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C25" t="n">
-        <v>81.2</v>
+        <v>19.6</v>
       </c>
       <c r="D25" t="n">
-        <v>189.2</v>
+        <v>91.5</v>
       </c>
       <c r="E25" t="n">
-        <v>-108</v>
+        <v>-72</v>
       </c>
       <c r="F25" t="n">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>AI데이터센터</t>
+          <t>우주항공</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>12</v>
       </c>
       <c r="C26" t="n">
-        <v>76.2</v>
+        <v>-12</v>
       </c>
       <c r="D26" t="n">
-        <v>232.6</v>
+        <v>63.9</v>
       </c>
       <c r="E26" t="n">
-        <v>-156</v>
+        <v>-76</v>
       </c>
       <c r="F26" t="n">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>화학</t>
+          <t>AI데이터센터</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>13</v>
       </c>
       <c r="C27" t="n">
-        <v>-407.9</v>
+        <v>69.5</v>
       </c>
       <c r="D27" t="n">
-        <v>-19.1</v>
+        <v>146.2</v>
       </c>
       <c r="E27" t="n">
-        <v>-389</v>
+        <v>-77</v>
       </c>
       <c r="F27" t="n">
-        <v>9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>로봇</t>
+          <t>화학</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C28" t="n">
-        <v>-371.2</v>
+        <v>-381</v>
       </c>
       <c r="D28" t="n">
-        <v>129.5</v>
+        <v>-22.1</v>
       </c>
       <c r="E28" t="n">
-        <v>-501</v>
+        <v>-359</v>
       </c>
       <c r="F28" t="n">
-        <v>5</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="3" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
@@ -5415,747 +5443,281 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>섹터/티어</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>7d 스파이크</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Catch-up 종목</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>반도체/소재/부품</t>
+          <t>AI데이터센터/광통신/냉각</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>3</v>
       </c>
       <c r="C2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>화학/반도체/전자재료</t>
+          <t>에너지/전선/케이블</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>3</v>
       </c>
       <c r="C3" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>중국관광/면세/백화점</t>
+          <t>건설/종합건설</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3</v>
       </c>
       <c r="C4" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>산업재/계측/시험장비</t>
+          <t>원전/주기기/기자재</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3</v>
       </c>
       <c r="C5" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AI데이터센터/광통신/냉각</t>
+          <t>우주항공/위성본체/통신</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3</v>
       </c>
       <c r="C6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>반도체/후공정/검사</t>
+          <t>바이오/신약플랫폼</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>3</v>
       </c>
       <c r="C7" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>온디바이스AI/CXL/PIM</t>
+          <t>우주항공/소재/구조</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>3</v>
       </c>
       <c r="C8" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>원전/제어/계측</t>
+          <t>에너지/전력기기/변압기</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C9" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>중국관광/카지노/여행</t>
+          <t>AI데이터센터/전력기기/변압기</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>3</v>
       </c>
       <c r="C10" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>반도체/전공정/장비</t>
+          <t>종전재건/전력망</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C11" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AI보안/데이터/양자암호/보안</t>
+          <t>에너지/신재생에너지</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C12" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>온디바이스AI/AI칩/프로세서</t>
+          <t>방산/체계종합/지상</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>3</v>
       </c>
       <c r="C13" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>금융/보험</t>
+          <t>우주항공/발사체/체계</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>3</v>
       </c>
       <c r="C14" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>소비재/식음료/유통</t>
+          <t>로봇/액추에이터</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>3</v>
       </c>
       <c r="C15" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>AI데이터센터/서버/PCB</t>
+          <t>배터리/양극재</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>3</v>
       </c>
       <c r="C16" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D16" t="n">
-        <v>0</v>
-[...465 lines deleted...]
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>